--- v0 (2026-01-19)
+++ v1 (2026-04-19)
@@ -65,63 +65,63 @@
   <si>
     <t>Cena za balenie s DPH</t>
   </si>
   <si>
     <t>EAN (vnútorný):</t>
   </si>
   <si>
     <t>EAN:</t>
   </si>
   <si>
     <t>Obľúbený sortiment</t>
   </si>
   <si>
     <t>Akciový tovar</t>
   </si>
   <si>
     <t>Platnosť akcie do</t>
   </si>
   <si>
     <t>104617</t>
   </si>
   <si>
     <t>bal.</t>
   </si>
   <si>
-    <t>BRIT PREM.POCH.PES HOV/JAB.180g</t>
+    <t xml:space="preserve">Brit Premium maškrty pre psov hovädzie a jablko 180 g </t>
   </si>
   <si>
     <t>8595602573929</t>
   </si>
   <si>
     <t>Nie</t>
   </si>
   <si>
     <t>104616</t>
   </si>
   <si>
-    <t>BRIT PREM.POCH. PES KUR/MAL 180g</t>
+    <t xml:space="preserve">Brit Premium maškrty pre psov kuracie a malina 180 g </t>
   </si>
   <si>
     <t>8595602573912</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00 [$€-41B];-#,##0.00 [$€-41B]"/>
     <numFmt numFmtId="165" formatCode="d.m.yyyy;@"/>
   </numFmts>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -444,51 +444,51 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="O3" sqref="O3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="21.138" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>